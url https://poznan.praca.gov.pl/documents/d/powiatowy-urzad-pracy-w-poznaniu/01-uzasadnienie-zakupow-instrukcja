--- v0 (2025-10-18)
+++ v1 (2026-05-01)
@@ -33,113 +33,137 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00571A30">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>INFORMACJA – NIE DRUKOWAĆ!!!</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70FEED40" w14:textId="77777777" w:rsidR="00693910" w:rsidRPr="00571A30" w:rsidRDefault="00693910" w:rsidP="00693910">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7EE0A941" w14:textId="283FDCBF" w:rsidR="00693910" w:rsidRPr="001A6205" w:rsidRDefault="00693910" w:rsidP="00693910">
+    <w:p w14:paraId="7EE0A941" w14:textId="32675657" w:rsidR="00693910" w:rsidRPr="009E60CC" w:rsidRDefault="00693910" w:rsidP="00693910">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Calibri"/>
-[...10 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E60CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Formularz „Uzasadnienie planowanych zakupów ujętych w </w:t>
+      </w:r>
+      <w:r w:rsidR="009E60CC" w:rsidRPr="009E60CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>szczegółowej specyfikacji wydatków do poniesienia w</w:t>
+      </w:r>
+      <w:r w:rsidR="009E60CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009E60CC" w:rsidRPr="009E60CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ramach dofinansowania</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E60CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” jest </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E60CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>OBOWIĄZKOWYM ZAŁĄCZNIKIEM</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A6205">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="009E60CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> do wniosku. W formularzu należy opisać </w:t>
       </w:r>
-      <w:r w:rsidRPr="001A6205">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+      <w:r w:rsidRPr="009E60CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">WSZYSTKIE PLANOWANE </w:t>
       </w:r>
-      <w:r w:rsidRPr="001A6205">
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> wniosku oraz załączyć oferty cenowe zgodnie z instrukcją umieszczoną na formularzu.</w:t>
+      <w:r w:rsidRPr="009E60CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zakupy ujęte w specyfikacji w pkt </w:t>
+      </w:r>
+      <w:r w:rsidR="00446DB6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E60CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wniosku oraz załączyć oferty cenowe zgodnie z</w:t>
+      </w:r>
+      <w:r w:rsidR="009E60CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E60CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>instrukcją umieszczoną na formularzu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BCA304E" w14:textId="77777777" w:rsidR="00693910" w:rsidRPr="00D63DDD" w:rsidRDefault="00693910" w:rsidP="00693910">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6BB28429" w14:textId="77777777" w:rsidR="00693910" w:rsidRPr="00C6212C" w:rsidRDefault="00693910" w:rsidP="00693910">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
@@ -163,1344 +187,1412 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7FB61C12" w14:textId="784C58C5" w:rsidR="00693910" w:rsidRPr="00C6212C" w:rsidRDefault="00693910" w:rsidP="00693910">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C6212C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Środków na podjęcie działalności gospodarczej nie można przeznaczyć na: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3642599D" w14:textId="77777777" w:rsidR="00F6204F" w:rsidRPr="00DA7F05" w:rsidRDefault="00F6204F" w:rsidP="00F6204F">
+    <w:p w14:paraId="6F46643A" w14:textId="21F4D0AD" w:rsidR="00446DB6" w:rsidRPr="006175AD" w:rsidRDefault="00446DB6" w:rsidP="00446DB6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA7F05">
+      <w:r w:rsidRPr="006175AD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">bieżące koszty związane z prowadzeniem działalności gospodarczej, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA7F05">
+      <w:r w:rsidRPr="006175AD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
-        <w:t xml:space="preserve">opłaty administracyjne, bankowe, skarbowe, polisy ubezpieczeniowe, przedłużenie gwarancji, opłaty związane </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00DA7F05">
+        <w:t>opłaty administracyjne, bankowe, skarbowe, polisy ubezpieczeniowe, przedłużenie gwarancji, opłaty związane</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
-        <w:br/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006175AD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="x-none"/>
+        </w:rPr>
         <w:t>z uzyskaniem pozwoleń, licencji, koncesji, atestów i patentów oraz wydatki związane z uzyskaniem podpisu elektronicznego – z wyłączeniem jednorazowej opłaty za prawo użytkowania oprogramowania komputerowego na okres minimum 12 miesięcy</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA7F05">
+      <w:r w:rsidRPr="006175AD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A74A0E5" w14:textId="77777777" w:rsidR="00F6204F" w:rsidRPr="00DA7F05" w:rsidRDefault="00F6204F" w:rsidP="00F6204F">
+    <w:p w14:paraId="7A800665" w14:textId="77777777" w:rsidR="00446DB6" w:rsidRPr="006175AD" w:rsidRDefault="00446DB6" w:rsidP="00446DB6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA7F05">
+      <w:r w:rsidRPr="006175AD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>koszty związane z wynajmem lokalu (czynsz, dzierżawa);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="574D4842" w14:textId="77777777" w:rsidR="00F6204F" w:rsidRPr="00DA7F05" w:rsidRDefault="00F6204F" w:rsidP="00F6204F">
+    <w:p w14:paraId="1C823E50" w14:textId="77777777" w:rsidR="00446DB6" w:rsidRPr="006175AD" w:rsidRDefault="00446DB6" w:rsidP="00446DB6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA7F05">
+      <w:r w:rsidRPr="006175AD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">zakup, budowę lub rozbudowę nieruchomości;  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AD9E85D" w14:textId="77777777" w:rsidR="00F6204F" w:rsidRPr="00DA7F05" w:rsidRDefault="00F6204F" w:rsidP="00F6204F">
+    <w:p w14:paraId="4B9D5303" w14:textId="77777777" w:rsidR="00446DB6" w:rsidRPr="006175AD" w:rsidRDefault="00446DB6" w:rsidP="00446DB6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA7F05">
+      <w:r w:rsidRPr="006175AD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>zakup wiat i innych zadaszeń oraz materiałów i usług do ich wykonania;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24B41034" w14:textId="77777777" w:rsidR="00F6204F" w:rsidRPr="00DA7F05" w:rsidRDefault="00F6204F" w:rsidP="00F6204F">
+    <w:p w14:paraId="6D866CA9" w14:textId="77777777" w:rsidR="00446DB6" w:rsidRPr="006175AD" w:rsidRDefault="00446DB6" w:rsidP="00446DB6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA7F05">
+      <w:r w:rsidRPr="006175AD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>zakup gruntu;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ADE5B41" w14:textId="77777777" w:rsidR="00F6204F" w:rsidRPr="00DA7F05" w:rsidRDefault="00F6204F" w:rsidP="00F6204F">
+    <w:p w14:paraId="59036FAD" w14:textId="77777777" w:rsidR="00446DB6" w:rsidRPr="006175AD" w:rsidRDefault="00446DB6" w:rsidP="00446DB6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA7F05">
+      <w:r w:rsidRPr="006175AD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>zakup lokali/pomieszczeń niezwiązanych z gruntem tj. garaży, kontenerów, pawilonów, kiosków, przyczep gastronomicznych i kempingowych, domków ogrodowych i narzędziowych, itp.;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F5FA794" w14:textId="77777777" w:rsidR="00F6204F" w:rsidRPr="00DA7F05" w:rsidRDefault="00F6204F" w:rsidP="00F6204F">
+    <w:p w14:paraId="73E0296B" w14:textId="77777777" w:rsidR="00446DB6" w:rsidRPr="006175AD" w:rsidRDefault="00446DB6" w:rsidP="00446DB6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA7F05">
+      <w:r w:rsidRPr="006175AD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>zakup i produkcję broni bez względu na rodzaj działalności gospodarczej;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03AC9FE0" w14:textId="77777777" w:rsidR="00F6204F" w:rsidRPr="00DA7F05" w:rsidRDefault="00F6204F" w:rsidP="00F6204F">
+    <w:p w14:paraId="79A1EB73" w14:textId="47F65197" w:rsidR="00446DB6" w:rsidRPr="006175AD" w:rsidRDefault="00446DB6" w:rsidP="00446DB6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA7F05">
-[...17 lines deleted...]
-    <w:p w14:paraId="107E1651" w14:textId="77777777" w:rsidR="00F6204F" w:rsidRPr="00DA7F05" w:rsidRDefault="00F6204F" w:rsidP="00F6204F">
+      <w:r w:rsidRPr="006175AD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zakup samochodów, motorów, skuterów, rowerów, hulajnóg i innych środków transportu z wyłączeniem:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53D2851A" w14:textId="77777777" w:rsidR="00446DB6" w:rsidRPr="006175AD" w:rsidRDefault="00446DB6" w:rsidP="00446DB6">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA7F05">
+      <w:r w:rsidRPr="006175AD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>zakupu samochodu osobowego, busa osobowego, autokaru i autobusu w przypadku działalności gospodarczej polegającej na transporcie osób  lub nauce jazdy;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="502ACEE8" w14:textId="77777777" w:rsidR="00F6204F" w:rsidRPr="00DA7F05" w:rsidRDefault="00F6204F" w:rsidP="00F6204F">
+    <w:p w14:paraId="4E4906B1" w14:textId="77777777" w:rsidR="00446DB6" w:rsidRPr="006175AD" w:rsidRDefault="00446DB6" w:rsidP="00446DB6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA7F05">
-[...8 lines deleted...]
-    <w:p w14:paraId="15507DF0" w14:textId="77777777" w:rsidR="00F6204F" w:rsidRPr="00DA7F05" w:rsidRDefault="00F6204F" w:rsidP="00F6204F">
+      <w:r w:rsidRPr="006175AD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zakupu samochodu innego niż osobowy w przypadku działalności gospodarczej dotyczącej usług transportu rzeczy lub usługi pomocy drogowej lub usług kurierskich i pocztowych lub przeprowadzkowych lub usług obejmujących zbieranie i przetwarzanie odpadów lub usług wynajmu podnośnika koszowego wraz z obsługą operatorską realizowaną przez samego Wnioskodawcę;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6292A2BE" w14:textId="06DA6C80" w:rsidR="00446DB6" w:rsidRPr="006175AD" w:rsidRDefault="00446DB6" w:rsidP="00446DB6">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA7F05">
+      <w:r w:rsidRPr="006175AD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">zakup mebli innych niż biurko, kontenerek biurowy, krzesło lub fotel biurowy do pomieszczenia </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA7F05">
+      <w:r w:rsidRPr="006175AD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
-        <w:t>w lokalu lub domu mieszkalnym, które będzie przeznaczone na prowadzenie działalności gospodarczej i jednocześnie będzie spełniać funkcje mieszkalne albo inne funkcje niezwiązane z planowaną działalnością gospodarczą z wyłączeniem specjalistycznych mebli składanych przy działalnościach wykonywanych wyłącznie w sposób mobilny;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4BFC29FE" w14:textId="77777777" w:rsidR="00F6204F" w:rsidRPr="00DA7F05" w:rsidRDefault="00F6204F" w:rsidP="00F6204F">
+        <w:t>w lokalu lub domu mieszkalnym, które będzie stałym miejscem wykonywania działalności gospodarczej i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006175AD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>jednocześnie będzie spełniać funkcje mieszkalne albo inne funkcje niezwiązane z planowaną działalnością gospodarczą;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E7A4930" w14:textId="77777777" w:rsidR="00446DB6" w:rsidRPr="006175AD" w:rsidRDefault="00446DB6" w:rsidP="00446DB6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA7F05">
-[...8 lines deleted...]
-    <w:p w14:paraId="23E3CBE5" w14:textId="77777777" w:rsidR="00F6204F" w:rsidRPr="00DA7F05" w:rsidRDefault="00F6204F" w:rsidP="00F6204F">
+      <w:r w:rsidRPr="006175AD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zakup mebli do działalności wykonywanej wyłącznie w sposób mobilny z wyłączeniem specjalistycznych mebli składanych służących wykonywaniu działalności u klienta;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24567B13" w14:textId="77777777" w:rsidR="00446DB6" w:rsidRPr="006175AD" w:rsidRDefault="00446DB6" w:rsidP="00446DB6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA7F05">
-[...8 lines deleted...]
-    <w:p w14:paraId="7511C2C4" w14:textId="77777777" w:rsidR="00F6204F" w:rsidRPr="00DA7F05" w:rsidRDefault="00F6204F" w:rsidP="00F6204F">
+      <w:r w:rsidRPr="006175AD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zakup mebli stanowiących towar handlowy do dalszej sprzedaży w przypadku działalności polegającej na handlu meblami w formie internetowej lub mobilnej;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24BC4A11" w14:textId="77777777" w:rsidR="00446DB6" w:rsidRPr="006175AD" w:rsidRDefault="00446DB6" w:rsidP="00446DB6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA7F05">
-[...8 lines deleted...]
-    <w:p w14:paraId="4569CA58" w14:textId="77777777" w:rsidR="00F6204F" w:rsidRPr="00DA7F05" w:rsidRDefault="00F6204F" w:rsidP="00F6204F">
+      <w:r w:rsidRPr="006175AD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zakup sprzętu RTV i AGD, jeśli działalność będzie wykonywana w lokalu mieszkalnym lub w domu mieszkalnym, w których nie ma wyodrębnionego pomieszczenia wyłącznie do celów wykonywania działalności gospodarczej;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6672308F" w14:textId="77777777" w:rsidR="00446DB6" w:rsidRPr="006175AD" w:rsidRDefault="00446DB6" w:rsidP="00446DB6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA7F05">
-[...8 lines deleted...]
-    <w:p w14:paraId="0684769A" w14:textId="77777777" w:rsidR="00F6204F" w:rsidRPr="00DA7F05" w:rsidRDefault="00F6204F" w:rsidP="00F6204F">
+      <w:r w:rsidRPr="006175AD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zakup kasy fiskalnej, drukarki fiskalnej i terminali płatniczych;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45BDDB9B" w14:textId="77777777" w:rsidR="00446DB6" w:rsidRPr="006175AD" w:rsidRDefault="00446DB6" w:rsidP="00446DB6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA7F05">
-[...8 lines deleted...]
-    <w:p w14:paraId="22C6A340" w14:textId="77777777" w:rsidR="00F6204F" w:rsidRPr="00DA7F05" w:rsidRDefault="00F6204F" w:rsidP="00F6204F">
+      <w:r w:rsidRPr="006175AD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zakup komputerów składanych z części oraz wewnętrznych elementów składowych komputera;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F9E943D" w14:textId="77777777" w:rsidR="00446DB6" w:rsidRPr="006175AD" w:rsidRDefault="00446DB6" w:rsidP="00446DB6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA7F05">
-[...8 lines deleted...]
-    <w:p w14:paraId="397195A8" w14:textId="77777777" w:rsidR="00F6204F" w:rsidRPr="00DA7F05" w:rsidRDefault="00F6204F" w:rsidP="00F6204F">
+      <w:r w:rsidRPr="006175AD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zakup zegarków inteligentnych tzw. smartwatchy;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21A9B437" w14:textId="77777777" w:rsidR="00446DB6" w:rsidRPr="006175AD" w:rsidRDefault="00446DB6" w:rsidP="00446DB6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk185839270"/>
-[...11 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="006175AD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">remont, naprawę lub modernizację środków transportu, maszyn i urządzeń; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06736379" w14:textId="77777777" w:rsidR="00446DB6" w:rsidRPr="006175AD" w:rsidRDefault="00446DB6" w:rsidP="00446DB6">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA7F05">
-[...8 lines deleted...]
-    <w:p w14:paraId="3DA9C0D4" w14:textId="77777777" w:rsidR="00F6204F" w:rsidRPr="00DA7F05" w:rsidRDefault="00F6204F" w:rsidP="00F6204F">
+      <w:r w:rsidRPr="006175AD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>remont i modernizację miejsca przechowywania składników majątkowych, przy działalności wykonywanej mobilnie;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13BBC2FF" w14:textId="77777777" w:rsidR="00446DB6" w:rsidRPr="006175AD" w:rsidRDefault="00446DB6" w:rsidP="00446DB6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA7F05">
-[...8 lines deleted...]
-    <w:p w14:paraId="34576A2B" w14:textId="77777777" w:rsidR="00F6204F" w:rsidRPr="00DA7F05" w:rsidRDefault="00F6204F" w:rsidP="00F6204F">
+      <w:r w:rsidRPr="006175AD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>remont i modernizację lokali mieszkalnych z wyłączeniem lokali, które w całości są przeznaczone na wykonywanie stacjonarnej działalności gospodarczej w stałym miejscu wykonywania działalności;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2534604B" w14:textId="77777777" w:rsidR="00446DB6" w:rsidRPr="006175AD" w:rsidRDefault="00446DB6" w:rsidP="00446DB6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA7F05">
-[...8 lines deleted...]
-    <w:p w14:paraId="1890D5B4" w14:textId="77777777" w:rsidR="00F6204F" w:rsidRPr="00DA7F05" w:rsidRDefault="00F6204F" w:rsidP="00F6204F">
+      <w:r w:rsidRPr="006175AD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>remont i modernizację pomieszczeń w domu mieszkalnym, z wyłączeniem pomieszczeń użytkowych przeznaczonych wyłącznie do celów wykonywania stacjonarnej działalności gospodarczej w stałym miejscu wykonywania działalności, które posiadają odrębne wejście z</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006175AD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zewnątrz; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="655EE4CD" w14:textId="77777777" w:rsidR="00446DB6" w:rsidRPr="006175AD" w:rsidRDefault="00446DB6" w:rsidP="00446DB6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA7F05">
-[...8 lines deleted...]
-    <w:p w14:paraId="07632B51" w14:textId="77777777" w:rsidR="00F6204F" w:rsidRPr="00DA7F05" w:rsidRDefault="00F6204F" w:rsidP="00F6204F">
+      <w:r w:rsidRPr="006175AD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">remont i modernizację lokalu znajdującego się poza terenem miasta Poznania lub powiatu poznańskiego; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="047C7839" w14:textId="77777777" w:rsidR="00446DB6" w:rsidRPr="006175AD" w:rsidRDefault="00446DB6" w:rsidP="00446DB6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA7F05">
-[...8 lines deleted...]
-    <w:p w14:paraId="02817C80" w14:textId="77777777" w:rsidR="00F6204F" w:rsidRPr="00DA7F05" w:rsidRDefault="00F6204F" w:rsidP="00F6204F">
+      <w:r w:rsidRPr="006175AD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>wykonanie stałej zabudowy meblowej;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="361CDDD4" w14:textId="77777777" w:rsidR="00446DB6" w:rsidRPr="006175AD" w:rsidRDefault="00446DB6" w:rsidP="00446DB6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA7F05">
-[...8 lines deleted...]
-    <w:p w14:paraId="3C91E536" w14:textId="77777777" w:rsidR="00F6204F" w:rsidRPr="00DA7F05" w:rsidRDefault="00F6204F" w:rsidP="00F6204F">
+      <w:r w:rsidRPr="006175AD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zakup klimatyzatorów oraz wykonanie instalacji klimatyzacyjnej w lokalach mieszkalnych z wyłączeniem lokali, które w całości są przeznaczone na wykonywanie stacjonarnej działalności gospodarczej w stałym miejscu wykonywania działalności i domach mieszkalnych z wyłączeniem pomieszczeń użytkowych przeznaczonych wyłącznie do celów wykonywania stacjonarnej działalności gospodarczej w stałym miejscu wykonywania działalności, które posiadają odrębne wejście z zewnątrz;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C76CD8F" w14:textId="77777777" w:rsidR="00446DB6" w:rsidRPr="006175AD" w:rsidRDefault="00446DB6" w:rsidP="00446DB6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA7F05">
-[...8 lines deleted...]
-    <w:p w14:paraId="441310A0" w14:textId="77777777" w:rsidR="00F6204F" w:rsidRPr="00DA7F05" w:rsidRDefault="00F6204F" w:rsidP="00F6204F">
+      <w:r w:rsidRPr="006175AD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zakup ekspresów do kawy z wyłączeniem działalności gastronomicznej;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44B89BA0" w14:textId="77777777" w:rsidR="00446DB6" w:rsidRPr="006175AD" w:rsidRDefault="00446DB6" w:rsidP="00446DB6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA7F05">
-[...8 lines deleted...]
-    <w:p w14:paraId="2A71A9F6" w14:textId="77777777" w:rsidR="00F6204F" w:rsidRPr="00DA7F05" w:rsidRDefault="00F6204F" w:rsidP="00F6204F">
+      <w:r w:rsidRPr="006175AD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pokrycia kosztów transportu, przesyłki, pakowania, dostawy i transakcji zakupionych rzeczy;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79371732" w14:textId="77777777" w:rsidR="00446DB6" w:rsidRPr="006175AD" w:rsidRDefault="00446DB6" w:rsidP="00446DB6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:strike/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00DA7F05">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006175AD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">zakup obuwia i odzieży, z wyłączeniem sytuacji, gdy obuwie i odzież stanowią środki obrotowe przy działalności polegającej na ich sprzedaży;  </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6592020E" w14:textId="77777777" w:rsidR="00F6204F" w:rsidRPr="00DA7F05" w:rsidRDefault="00F6204F" w:rsidP="00F6204F">
+        <w:t>zwrotną kaucję i zwrotne opłaty związane z podjęciem działalności gospodarczej w ramach umowy franczyzy;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5181E3B5" w14:textId="77777777" w:rsidR="00446DB6" w:rsidRPr="006175AD" w:rsidRDefault="00446DB6" w:rsidP="00446DB6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="22"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="2D65BC10" w14:textId="77777777" w:rsidR="00F6204F" w:rsidRPr="00DA7F05" w:rsidRDefault="00F6204F" w:rsidP="00F6204F">
+          <w:strike/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006175AD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zakup obuwia i odzieży, z wyłączeniem sytuacji, gdy obuwie i odzież stanowią środki obrotowe przy działalności polegającej na ich sprzedaży;   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F096B0B" w14:textId="77777777" w:rsidR="00446DB6" w:rsidRPr="006175AD" w:rsidRDefault="00446DB6" w:rsidP="00446DB6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA7F05">
-[...8 lines deleted...]
-    <w:p w14:paraId="32EC77A6" w14:textId="77777777" w:rsidR="00F6204F" w:rsidRPr="00DA7F05" w:rsidRDefault="00F6204F" w:rsidP="00F6204F">
+      <w:r w:rsidRPr="006175AD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zakup towarów używanych z wyłączeniem samochodów wymienionych </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk219714735"/>
+      <w:r w:rsidRPr="006175AD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>w § 3 ust. 4 pkt 8a i 8b niniejszych Zasad</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="006175AD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, zwierząt żywych, towaru handlowego służącego do dalszej odsprzedaży w działalności, którą Wnioskodawca zamierza prowadzić oraz specjalistycznych maszyn i urządzeń niezbędnych do podjęcia działalności, na które uwzględniając charakter planowanej działalności Dyrektor wyrazi zgodę, co zostanie odnotowane w karcie oceny, o której mowa w § 5 ust. 3 niniejszych Zasad</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="275C9276" w14:textId="77777777" w:rsidR="00446DB6" w:rsidRPr="006175AD" w:rsidRDefault="00446DB6" w:rsidP="00446DB6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA7F05">
-[...8 lines deleted...]
-    <w:p w14:paraId="34B6D9DF" w14:textId="77777777" w:rsidR="00F6204F" w:rsidRPr="00DA7F05" w:rsidRDefault="00F6204F" w:rsidP="00F6204F">
+      <w:r w:rsidRPr="006175AD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>finansowanie szkoleń;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="256B904F" w14:textId="77777777" w:rsidR="00446DB6" w:rsidRPr="006175AD" w:rsidRDefault="00446DB6" w:rsidP="00446DB6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA7F05">
-[...8 lines deleted...]
-    <w:p w14:paraId="65D10D30" w14:textId="77777777" w:rsidR="00F6204F" w:rsidRPr="00DA7F05" w:rsidRDefault="00F6204F" w:rsidP="00F6204F">
+      <w:r w:rsidRPr="006175AD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>finansowanie literatury fachowej za wyjątkiem działalności prawniczej, tłumaczeniowej, nauki języków obcych i udzielania korepetycji w zakresie przedmiotów szkolnych;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A8BFF91" w14:textId="77777777" w:rsidR="00446DB6" w:rsidRPr="006175AD" w:rsidRDefault="00446DB6" w:rsidP="00446DB6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA7F05">
-[...8 lines deleted...]
-    <w:p w14:paraId="1FF3C7BA" w14:textId="77777777" w:rsidR="00F6204F" w:rsidRPr="00DA7F05" w:rsidRDefault="00F6204F" w:rsidP="00F6204F">
+      <w:r w:rsidRPr="006175AD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>finansowanie umów leasingu, kredytowych i pożyczkowych;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57D8217C" w14:textId="77777777" w:rsidR="00446DB6" w:rsidRPr="006175AD" w:rsidRDefault="00446DB6" w:rsidP="00446DB6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA7F05">
-[...8 lines deleted...]
-    <w:p w14:paraId="6641E384" w14:textId="77777777" w:rsidR="00F6204F" w:rsidRPr="00DA7F05" w:rsidRDefault="00F6204F" w:rsidP="00F6204F">
+      <w:r w:rsidRPr="006175AD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>koszty reklamy w mediach, z wyłączeniem utworzenia strony internetowej;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19897AA6" w14:textId="77777777" w:rsidR="00446DB6" w:rsidRPr="006175AD" w:rsidRDefault="00446DB6" w:rsidP="00446DB6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA7F05">
-[...17 lines deleted...]
-    <w:p w14:paraId="08C21A98" w14:textId="77777777" w:rsidR="00F6204F" w:rsidRPr="00DA7F05" w:rsidRDefault="00F6204F" w:rsidP="00F6204F">
+      <w:r w:rsidRPr="006175AD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wykonanie sesji zdjęciowych i filmów reklamowych;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A32FBA9" w14:textId="77777777" w:rsidR="00446DB6" w:rsidRPr="006175AD" w:rsidRDefault="00446DB6" w:rsidP="00446DB6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA7F05">
-[...8 lines deleted...]
-    <w:p w14:paraId="1982F251" w14:textId="77777777" w:rsidR="00F6204F" w:rsidRPr="00DA7F05" w:rsidRDefault="00F6204F" w:rsidP="00F6204F">
+      <w:r w:rsidRPr="006175AD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dostęp lub zakup oprogramowania/licencji na program/bazy danych na okres dłuższy niż </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006175AD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>36 miesięcy za wyjątkiem oprogramowania/licencji na program/bazy danych, które zostaną zakupione na wieczyste użytkowanie;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20ED5591" w14:textId="77777777" w:rsidR="00446DB6" w:rsidRPr="006175AD" w:rsidRDefault="00446DB6" w:rsidP="00446DB6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA7F05">
-[...8 lines deleted...]
-    <w:p w14:paraId="4F96D0A3" w14:textId="77777777" w:rsidR="00F6204F" w:rsidRPr="00DA7F05" w:rsidRDefault="00F6204F" w:rsidP="00F6204F">
+      <w:r w:rsidRPr="006175AD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dostęp do stron, serwisów i aplikacji internetowych służących do rezerwacji i zarządzania wizytami np. booksy, znany lekarz, itp.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BF866FA" w14:textId="77777777" w:rsidR="00446DB6" w:rsidRPr="00A039BA" w:rsidRDefault="00446DB6" w:rsidP="00446DB6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA7F05">
-[...8 lines deleted...]
-    <w:p w14:paraId="67CED46E" w14:textId="77777777" w:rsidR="00F6204F" w:rsidRPr="00DA7F05" w:rsidRDefault="00F6204F" w:rsidP="00F6204F">
+      <w:r w:rsidRPr="006175AD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">finansowanie obligacji oraz udziałów i akcji </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A039BA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>w spółkach;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="139373B8" w14:textId="77777777" w:rsidR="00446DB6" w:rsidRPr="00A039BA" w:rsidRDefault="00446DB6" w:rsidP="00446DB6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA7F05">
-[...8 lines deleted...]
-    <w:p w14:paraId="04B86A4A" w14:textId="77777777" w:rsidR="00F6204F" w:rsidRPr="00DA7F05" w:rsidRDefault="00F6204F" w:rsidP="00F6204F">
+      <w:r w:rsidRPr="00A039BA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>finansowanie zakupu od współmałżonka, od osób pozostających z Wnioskodawcą we wspólnym gospodarstwie domowym, od osób z pierwszej linii pokrewieństwa, (tj. od rodziców, dziadków, dzieci i rodzeństwa) oraz ich współmałżonków, od teściów;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ACB06BA" w14:textId="460D2D7C" w:rsidR="00446DB6" w:rsidRPr="00A039BA" w:rsidRDefault="00446DB6" w:rsidP="00446DB6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA7F05">
+      <w:r w:rsidRPr="00A039BA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>finansowanie zakupu od podmiotów gospodarczych w tym organizacji pozarządowych lub społecznych, z</w:t>
+      </w:r>
+      <w:r w:rsidR="00A05043">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A039BA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>którym Wnioskodawca jest powiązany kapitałowo, organizacyjne lub osobowo;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79CDDFD7" w14:textId="77777777" w:rsidR="00446DB6" w:rsidRPr="00A039BA" w:rsidRDefault="00446DB6" w:rsidP="00446DB6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A039BA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>finansowanie zakupów od podmiotu, który w lokalizacji wskazanej jako miejsce planowanej działalności prowadził uprzednio działalność gospodarczą;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A1125E0" w14:textId="77777777" w:rsidR="00446DB6" w:rsidRPr="00A039BA" w:rsidRDefault="00446DB6" w:rsidP="00446DB6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A039BA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>zakupu narzędzi pracy dla planowanych do zatrudnienia pracowników.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F97E280" w14:textId="77777777" w:rsidR="00C6212C" w:rsidRPr="00D63DDD" w:rsidRDefault="00C6212C" w:rsidP="00693910">
+    <w:p w14:paraId="3F97E280" w14:textId="77777777" w:rsidR="00C6212C" w:rsidRPr="00446DB6" w:rsidRDefault="00C6212C" w:rsidP="00693910">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:color w:val="FF0000"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="36046B07" w14:textId="77777777" w:rsidR="00693910" w:rsidRPr="00C6212C" w:rsidRDefault="00693910" w:rsidP="00693910">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36046B07" w14:textId="77777777" w:rsidR="00693910" w:rsidRPr="00446DB6" w:rsidRDefault="00693910" w:rsidP="00693910">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C6212C">
+      <w:r w:rsidRPr="00446DB6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Wydatkowanie  środków na podjęcie działalności nie może przekroczyć:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22D72061" w14:textId="77777777" w:rsidR="00F6204F" w:rsidRPr="00DA7F05" w:rsidRDefault="00F6204F" w:rsidP="00F6204F">
+    <w:p w14:paraId="6DC88189" w14:textId="77777777" w:rsidR="00446DB6" w:rsidRPr="00A039BA" w:rsidRDefault="00446DB6" w:rsidP="00446DB6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA7F05">
-[...8 lines deleted...]
-    <w:p w14:paraId="3201EA47" w14:textId="77777777" w:rsidR="00F6204F" w:rsidRPr="00DA7F05" w:rsidRDefault="00F6204F" w:rsidP="00F6204F">
+      <w:r w:rsidRPr="00872D25">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A039BA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>000 zł na zakup telefonu komórkowego;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="401E6127" w14:textId="77777777" w:rsidR="00446DB6" w:rsidRPr="00A039BA" w:rsidRDefault="00446DB6" w:rsidP="00446DB6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="354" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA7F05">
+      <w:r w:rsidRPr="00A039BA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2.000 zł na zakup </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA7F05">
+      <w:r w:rsidRPr="00A039BA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>biurka, 500 zł na zakup kontenerka, 1.500 zł na krzesło lub fotel biurowy;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E8572BF" w14:textId="77777777" w:rsidR="00F6204F" w:rsidRPr="00DA7F05" w:rsidRDefault="00F6204F" w:rsidP="00F6204F">
+    <w:p w14:paraId="6881DCB9" w14:textId="77777777" w:rsidR="00446DB6" w:rsidRPr="00A039BA" w:rsidRDefault="00446DB6" w:rsidP="00446DB6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="354" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA7F05">
+      <w:r w:rsidRPr="00A039BA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>30%</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA7F05">
-[...8 lines deleted...]
-    <w:p w14:paraId="308FD1C5" w14:textId="77777777" w:rsidR="00F6204F" w:rsidRPr="00DA7F05" w:rsidRDefault="00F6204F" w:rsidP="00F6204F">
+      <w:r w:rsidRPr="00A039BA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wnioskowanej kwoty na zakup mebli biurowych, magazynowych i specjalistycznych do pomieszczenia które będzie stałym miejscem wykonywania działalności gospodarczej, wyodrębnionego w lokalu albo domu mieszkalnym, ale nieposiadającego odrębnego wejścia z zewnątrz;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58FD90F4" w14:textId="77777777" w:rsidR="00446DB6" w:rsidRPr="00A039BA" w:rsidRDefault="00446DB6" w:rsidP="00446DB6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA7F05">
+      <w:r w:rsidRPr="00A039BA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>50%</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA7F05">
+      <w:r w:rsidRPr="00A039BA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> wnioskowanej kwoty na zakup środków obrotowych, w tym towarów handlowych, materiałów do wykonywania usług oraz materiałów do produkcji;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="186F37E1" w14:textId="77777777" w:rsidR="00F6204F" w:rsidRPr="00DA7F05" w:rsidRDefault="00F6204F" w:rsidP="00F6204F">
+    <w:p w14:paraId="12AEC220" w14:textId="77777777" w:rsidR="00446DB6" w:rsidRPr="00A039BA" w:rsidRDefault="00446DB6" w:rsidP="00446DB6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA7F05">
+      <w:r w:rsidRPr="00A039BA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>30%</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA7F05">
+      <w:r w:rsidRPr="00A039BA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> wnioskowanej kwoty na remont lokalu wskazanego w dokumentacji wnioskowej jako lokalizacja działalności;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DBF66E3" w14:textId="77777777" w:rsidR="00F6204F" w:rsidRPr="00DA7F05" w:rsidRDefault="00F6204F" w:rsidP="00F6204F">
+    <w:p w14:paraId="555A052A" w14:textId="77777777" w:rsidR="00446DB6" w:rsidRPr="00A039BA" w:rsidRDefault="00446DB6" w:rsidP="00446DB6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="354" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA7F05">
+      <w:r w:rsidRPr="00A039BA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20% </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA7F05">
+      <w:r w:rsidRPr="00A039BA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>wnioskowanej kwoty na reklamę,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA7F05">
+      <w:r w:rsidRPr="00A039BA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA7F05">
-[...8 lines deleted...]
-    <w:p w14:paraId="32DAFC7D" w14:textId="77777777" w:rsidR="00F6204F" w:rsidRPr="00DA7F05" w:rsidRDefault="00F6204F" w:rsidP="00F6204F">
+      <w:r w:rsidRPr="00A039BA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w tym na utworzenie strony internetowej o charakterze wizytówki nie więcej niż 3.000 zł; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7984F74B" w14:textId="77777777" w:rsidR="00446DB6" w:rsidRPr="00A039BA" w:rsidRDefault="00446DB6" w:rsidP="00446DB6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="354" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA7F05">
+      <w:r w:rsidRPr="00A039BA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>50%</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA7F05">
-[...8 lines deleted...]
-    <w:p w14:paraId="0C7AA0F6" w14:textId="77777777" w:rsidR="00693910" w:rsidRPr="00D63DDD" w:rsidRDefault="00693910" w:rsidP="00693910">
+      <w:r w:rsidRPr="00A039BA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wnioskowanej kwoty na zakup strony internetowej o funkcji serwisu internetowego, portalu internetowego, platformy internetowej lub sklepu internetowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C7AA0F6" w14:textId="77777777" w:rsidR="00693910" w:rsidRPr="009E60CC" w:rsidRDefault="00693910" w:rsidP="00693910">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B9E6563" w14:textId="71046DCD" w:rsidR="00F6204F" w:rsidRPr="00F6204F" w:rsidRDefault="00F6204F" w:rsidP="00F6204F">
-[...12 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="7C0FB349" w14:textId="6CDE2860" w:rsidR="00446DB6" w:rsidRPr="00A039BA" w:rsidRDefault="00446DB6" w:rsidP="00446DB6">
+      <w:pPr>
+        <w:pStyle w:val="Bezodstpw"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A039BA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Przyznając środki na podjęcie działalności gospodarczej w ramach poszczególnych wniosków  Dyrektor Urzędu </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F6204F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00A039BA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>może nie sfinansować</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F6204F">
-[...27 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00A039BA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wydatków proponowanych przez Wnioskodawcę, gdy bezpośrednio i jednoznacznie nie są związane z planowaną działalnością gospodarczą lub może zmniejszyć wysokość dofinansowania na dany zakup w</w:t>
+      </w:r>
+      <w:r w:rsidR="00A05043">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A039BA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">stosunku do kwoty wnioskowanej,  tak aby ponoszone środki publiczne zostały wydatkowane w sposób celowy </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A039BA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">i racjonalny. </w:t>
       </w:r>
-    </w:p>
-[...40 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="7C30FC8A" w14:textId="77777777" w:rsidR="00693910" w:rsidRPr="00C6212C" w:rsidRDefault="00693910" w:rsidP="00693910">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E552A72" w14:textId="77777777" w:rsidR="00693910" w:rsidRPr="00C6212C" w:rsidRDefault="00693910" w:rsidP="00693910">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C6212C">
@@ -1558,159 +1650,115 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="000BC325" w14:textId="5E4A1863" w:rsidR="00693910" w:rsidRDefault="00693910" w:rsidP="003A3662">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B9685C6" w14:textId="3896F56A" w:rsidR="00693910" w:rsidRDefault="00693910" w:rsidP="003A3662">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1251C059" w14:textId="654CCBD4" w:rsidR="00693910" w:rsidRDefault="00693910" w:rsidP="003A3662">
+    <w:p w14:paraId="1E943DCB" w14:textId="77777777" w:rsidR="001A6205" w:rsidRDefault="001A6205" w:rsidP="003A3662">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E943DCB" w14:textId="77777777" w:rsidR="001A6205" w:rsidRDefault="001A6205" w:rsidP="003A3662">
+    <w:p w14:paraId="52F4D6AC" w14:textId="77BE937E" w:rsidR="003A3662" w:rsidRPr="00AB7A64" w:rsidRDefault="003A3662" w:rsidP="003A3662">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidRPr="00AB7A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t xml:space="preserve">Załącznik do wniosku o przyznanie jednorazowo środków na podjęcie działalności gospodarczej </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:br/>
+        <w:t>w Powiatowym</w:t>
+      </w:r>
+      <w:r w:rsidR="00F85665">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t xml:space="preserve"> Urzędzie Pracy w Poznaniu (202</w:t>
+      </w:r>
+      <w:r w:rsidR="009E60CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>6</w:t>
+      </w:r>
       <w:r w:rsidRPr="00AB7A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080"/>
         </w:rPr>
-        <w:t xml:space="preserve">Załącznik do wniosku o przyznanie jednorazowo środków na podjęcie działalności gospodarczej </w:t>
-[...35 lines deleted...]
-        </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15DC6E23" w14:textId="77777777" w:rsidR="003A3662" w:rsidRPr="00AB7A64" w:rsidRDefault="003A3662" w:rsidP="003A3662">
       <w:pPr>
         <w:pStyle w:val="NormalnyWeb"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="162BF630" w14:textId="77777777" w:rsidR="003A3662" w:rsidRPr="002B335B" w:rsidRDefault="00AB7A64" w:rsidP="00AB7A64">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
@@ -1727,51 +1775,51 @@
         </w:rPr>
         <w:t>Uzasadnienie planowanych zakupów ujętych w szczegółowej specyfikacji</w:t>
       </w:r>
       <w:r w:rsidR="00887298" w:rsidRPr="002B335B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> wydatków</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F904F47" w14:textId="77777777" w:rsidR="006F5F73" w:rsidRDefault="006F5F73" w:rsidP="006F5F73">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E3E2757" w14:textId="540AD7C6" w:rsidR="00887298" w:rsidRPr="006F5F73" w:rsidRDefault="00887298" w:rsidP="006F5F73">
+    <w:p w14:paraId="4E3E2757" w14:textId="651A0FD4" w:rsidR="00887298" w:rsidRPr="006F5F73" w:rsidRDefault="00887298" w:rsidP="006F5F73">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F5F73">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Należy uzasadnić </w:t>
       </w:r>
       <w:r w:rsidR="000B0592" w:rsidRPr="000B0592">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
@@ -1796,91 +1844,83 @@
         </w:rPr>
         <w:t>zakupy</w:t>
       </w:r>
       <w:r w:rsidRPr="006F5F73">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ujęte w </w:t>
       </w:r>
       <w:r w:rsidR="00E108F3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">specyfikacji w </w:t>
       </w:r>
       <w:r w:rsidR="006F5F73" w:rsidRPr="006F5F73">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>pkt II</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006F5F73" w:rsidRPr="000711D2">
+        <w:t xml:space="preserve">pkt </w:t>
+      </w:r>
+      <w:r w:rsidR="00A05043">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>/</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F6204F">
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidR="009E60CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AA160E" w:rsidRPr="000711D2">
+        <w:t xml:space="preserve"> we </w:t>
+      </w:r>
+      <w:r w:rsidR="006F5F73" w:rsidRPr="006F5F73">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B80EFC">
+        <w:t>wniosku</w:t>
+      </w:r>
+      <w:r w:rsidR="009E60CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>na str.3</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> wniosku</w:t>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4178188F" w14:textId="77777777" w:rsidR="003A3662" w:rsidRPr="006F5F73" w:rsidRDefault="006F5F73" w:rsidP="006F5F73">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F5F73">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="003A3662" w:rsidRPr="006F5F73">
@@ -2195,87 +2235,87 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2689"/>
         <w:gridCol w:w="7507"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F85665" w14:paraId="775D2B81" w14:textId="77777777" w:rsidTr="00F85665">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6C5AB9CE" w14:textId="77777777" w:rsidR="00F85665" w:rsidRDefault="00F85665" w:rsidP="00052781">
             <w:pPr>
               <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00052781">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Rodzaj zakupu</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E1A255D" w14:textId="3136649E" w:rsidR="00052781" w:rsidRPr="00052781" w:rsidRDefault="00052781" w:rsidP="00B80EFC">
+          <w:p w14:paraId="1E1A255D" w14:textId="40C0F9C9" w:rsidR="00052781" w:rsidRPr="00052781" w:rsidRDefault="00052781" w:rsidP="00B80EFC">
             <w:pPr>
               <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00052781">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(wymienić </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">produkty zgodnie </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
-              <w:t>z pkt II/</w:t>
+              <w:t xml:space="preserve">z pkt </w:t>
             </w:r>
-            <w:r w:rsidR="00F6204F">
+            <w:r w:rsidR="00A05043">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>29</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> wniosku)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7507" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6C1832AE" w14:textId="3A40F30F" w:rsidR="00F85665" w:rsidRPr="00052781" w:rsidRDefault="00052781" w:rsidP="00052781">
             <w:pPr>
               <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -2794,86 +2834,86 @@
         <w:t>Data</w:t>
       </w:r>
       <w:r w:rsidR="0093203D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> i czytelny podpis Wnioskodawcy</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006F5F73" w:rsidRPr="006F5F73" w:rsidSect="006F5F73">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="568" w:right="707" w:bottom="426" w:left="993" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="029A7984"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3C32C178"/>
     <w:lvl w:ilvl="0" w:tplc="04150011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
@@ -4786,95 +4826,102 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002D28AA"/>
     <w:rsid w:val="00002A72"/>
     <w:rsid w:val="00052781"/>
     <w:rsid w:val="000711D2"/>
     <w:rsid w:val="00080FDA"/>
     <w:rsid w:val="000B0592"/>
     <w:rsid w:val="000D49BD"/>
     <w:rsid w:val="000E61D8"/>
     <w:rsid w:val="00104ED4"/>
     <w:rsid w:val="001125C6"/>
     <w:rsid w:val="001A6205"/>
     <w:rsid w:val="001C07D1"/>
     <w:rsid w:val="001C61FC"/>
     <w:rsid w:val="001D2757"/>
     <w:rsid w:val="00245C5F"/>
     <w:rsid w:val="0026227B"/>
+    <w:rsid w:val="002868D2"/>
     <w:rsid w:val="002B335B"/>
     <w:rsid w:val="002C14D3"/>
     <w:rsid w:val="002D28AA"/>
     <w:rsid w:val="003A3662"/>
     <w:rsid w:val="003C6570"/>
     <w:rsid w:val="004320E8"/>
+    <w:rsid w:val="00446DB6"/>
     <w:rsid w:val="00470B87"/>
     <w:rsid w:val="004C71C8"/>
     <w:rsid w:val="00523ABF"/>
     <w:rsid w:val="00571A30"/>
     <w:rsid w:val="00593986"/>
+    <w:rsid w:val="005C611B"/>
     <w:rsid w:val="0063023F"/>
     <w:rsid w:val="00693910"/>
     <w:rsid w:val="00695115"/>
     <w:rsid w:val="006F5F73"/>
     <w:rsid w:val="0070626E"/>
     <w:rsid w:val="00742DBF"/>
     <w:rsid w:val="007B0DBF"/>
     <w:rsid w:val="00810D35"/>
     <w:rsid w:val="00824F99"/>
     <w:rsid w:val="00887298"/>
     <w:rsid w:val="008E6215"/>
     <w:rsid w:val="0090360B"/>
     <w:rsid w:val="0093203D"/>
     <w:rsid w:val="0095196A"/>
+    <w:rsid w:val="009E60CC"/>
+    <w:rsid w:val="00A05043"/>
     <w:rsid w:val="00AA160E"/>
     <w:rsid w:val="00AB7A64"/>
     <w:rsid w:val="00AC1729"/>
     <w:rsid w:val="00B80EFC"/>
     <w:rsid w:val="00BB1DCF"/>
     <w:rsid w:val="00BB5979"/>
     <w:rsid w:val="00BD5B4F"/>
     <w:rsid w:val="00C6212C"/>
     <w:rsid w:val="00CD333D"/>
+    <w:rsid w:val="00D13DAF"/>
     <w:rsid w:val="00D376E5"/>
     <w:rsid w:val="00D63DDD"/>
     <w:rsid w:val="00D93B0B"/>
     <w:rsid w:val="00DB42F6"/>
     <w:rsid w:val="00DF5663"/>
     <w:rsid w:val="00E108F3"/>
     <w:rsid w:val="00E2034E"/>
     <w:rsid w:val="00E354C5"/>
     <w:rsid w:val="00E464F7"/>
     <w:rsid w:val="00F3582A"/>
     <w:rsid w:val="00F53F14"/>
+    <w:rsid w:val="00F56D4F"/>
     <w:rsid w:val="00F6204F"/>
     <w:rsid w:val="00F85665"/>
     <w:rsid w:val="00FE6033"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -5865,70 +5912,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{112E3CF3-D3C7-4759-97F5-6A24212B0943}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1184</Words>
-  <Characters>7107</Characters>
+  <Words>1310</Words>
+  <Characters>7865</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>59</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>65</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8275</CharactersWithSpaces>
+  <CharactersWithSpaces>9157</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Izabela Czyż</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>